--- v1 (2026-03-10)
+++ v2 (2026-10-25)
@@ -20511,52 +20511,52 @@
         <v>1495</v>
       </c>
       <c r="F553" s="3">
         <f>HYPERLINK("https://www.framinghamheartstudy.org/phenotypic-data/vr_survdth_2022_a_1537s/ ?","Documentation")</f>
       </c>
       <c r="G553" s="0" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
         <v>1498</v>
       </c>
       <c r="B554" s="0" t="s">
         <v>1499</v>
       </c>
       <c r="C554" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D554" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E554" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="F554" s="0" t="s">
-        <v>1470</v>
+      <c r="F554" s="3">
+        <f>HYPERLINK("https://www.framinghamheartstudy.org/phenotypic-data/vr_svstktia_2022_a_1539s/ ","Documentation")</f>
       </c>
       <c r="G554" s="0" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
         <v>1500</v>
       </c>
       <c r="B555" s="0" t="s">
         <v>1501</v>
       </c>
       <c r="C555" s="0" t="s">
         <v>1502</v>
       </c>
       <c r="D555" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E555" s="2" t="s">
         <v>1503</v>
       </c>
       <c r="F555" s="3">
         <f>HYPERLINK("https://www.framinghamheartstudy.org/phenotypic-data/vr_tbi_2023_0_1532s/","Documentation")</f>
       </c>
       <c r="G555" s="0" t="b">